--- v0 (2025-12-07)
+++ v1 (2026-05-07)
@@ -54,270 +54,270 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>JOAO COELHO DE SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/3/autografo_p.01.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/3/autografo_p.01.pdf</t>
   </si>
   <si>
     <t>Concede gratificação aos professores efetivos que ocupam cargo de supervisor, coordenador, e secretário geral das escolas, no município de Caraúbas do Piauí, Estado do Piauí, na forma em que dispõe e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_-_atualiza_dam_2022.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_-_atualiza_dam_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DA CODIFICAÇÃO E REMUNERAÇÃO CRIAÇÃO DE CARGO E MODIFICAÇÃO DE QUANTITATIVO DOS QUANDROS DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE CARAÚBAS DO PIAUÍ (PI), MODIFICANDO OS DISPOSITIVOS DA LEI 176/2017 PARA ALTERAR OS ARTIGOS 08, 11, 16 E 17º DA LEI 176/2017 DE 21 DE FEVEREIRO DE 2017. PARA CRIAR CARGOS ALTERAR QUANTITATIVO E MODIFICADO O VALOR DOS DAM 02 a 07, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/5/proj._de_lei_-_piso_2022_-_caraubas.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/5/proj._de_lei_-_piso_2022_-_caraubas.pdf</t>
   </si>
   <si>
     <t>Concede reajuste do piso salarial aos profissionais do magistério da rede municipal de ensino para o ano de 2022, nos termos da Lei Federal nº 1.738/2008, e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/6/autografo_projeto_de_lei_no_4_desapropriacao_de_terreno_creche_sede.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/6/autografo_projeto_de_lei_no_4_desapropriacao_de_terreno_creche_sede.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL ATRAVÉS DE DESAPROPRIAÇÃO AMIGÁVEL E/OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_n.---2022_-_piso_dos_motorista_e_tecnico_de_enfermagem.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_n.---2022_-_piso_dos_motorista_e_tecnico_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>Estabelece o Novo Piso Salarial, para todos os cargos de Motorista, e técnico de enfermagem do Município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_ldo_2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_-_brigada_de_incedeio_1.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_-_brigada_de_incedeio_1.pdf</t>
   </si>
   <si>
     <t>Institui a Brigada Voluntária de Incêndio no município de Caraúbas do Piauí, Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e reparcelamento  de  débitos  previdenciários do Municipio de Caraubas do Piauí, nos termos da Emenda Constitucional 113/2021.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei_energia_solar_-_emprestimo.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei_energia_solar_-_emprestimo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operacão de crédito com o Banco do Brasil S.A</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/12/autografo_p._10.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/12/autografo_p._10.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos da Emenda Constitucional nº 120/2022, e dá outras providências</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei_desapropriacao_para_ubs-_caraubas-_pi.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei_desapropriacao_para_ubs-_caraubas-_pi.pdf</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei-_praca_do_rosario-_caraubas-pi.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei-_praca_do_rosario-_caraubas-pi.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominar a Praça Publica localizada no povoado rosário deste Município de Caraúbas do Piauí e dá outras providências</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei-_praca_sede-_caraubas-_pi.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei-_praca_sede-_caraubas-_pi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar a Praça Pública localizada na sede deste Município de Caraúbas do Piauí e dá outras providências</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/16/autografo.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/16/autografo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO NO ÂMBITO DAS ESCOLAS MUNICIPAIS DE CARAÚBAS DO PIAUÍ/PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/17/autografo_p.15.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/17/autografo_p.15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá outras providências. (Base Caixa D'agua)</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/18/autografo_p.16.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/18/autografo_p.16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá outras providências. (Parque Ambiental)</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/19/autografo_p.17.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/19/autografo_p.17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá outras providências. (Petróleo)</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/20/autografo_p.18.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/20/autografo_p.18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá outras providências. (Equipamentos de Saúde)</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/21/autografo_n.19.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/21/autografo_n.19.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre abertura de crédito adicional especial e dá outras providências. (Fundeb)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/23/autografo_p.20.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/23/autografo_p.20.pdf</t>
   </si>
   <si>
     <t>Autoriza poder executivo municipal a indenizar possuidor de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/22/autografo_p._21.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/22/autografo_p._21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro Municipal de atendimento educacional especializado - CMAEE e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/24/pprojeto_lei_loa_caraubas_2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/24/pprojeto_lei_loa_caraubas_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Caraúbas do Piauí para o Exercício de 2023.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_que_denomina_posto_de_saude_da_chapada.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_que_denomina_posto_de_saude_da_chapada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar posto de saúde localizada no povoado Chapada zona rural deste Município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_-_revisao_2022_-_caraubas.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_-_revisao_2022_-_caraubas.pdf</t>
   </si>
   <si>
     <t>CONCEDE, NOS TERMOS DO ART. 37, X DA CONSTITUIÇÃO FEDERAL, REVISÃO GERAL ANUAL AOS SUBSÍDIOS DE QUE TRATA O ART. 39, § 4º, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_-_revisao_2022_-_caraubas_vereadores.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_-_revisao_2022_-_caraubas_vereadores.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -621,68 +621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/3/autografo_p.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_-_atualiza_dam_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/5/proj._de_lei_-_piso_2022_-_caraubas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/6/autografo_projeto_de_lei_no_4_desapropriacao_de_terreno_creche_sede.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_n.---2022_-_piso_dos_motorista_e_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_-_brigada_de_incedeio_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei_energia_solar_-_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/12/autografo_p._10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei_desapropriacao_para_ubs-_caraubas-_pi.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei-_praca_do_rosario-_caraubas-pi.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei-_praca_sede-_caraubas-_pi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/16/autografo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/17/autografo_p.15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/18/autografo_p.16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/19/autografo_p.17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/20/autografo_p.18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/21/autografo_n.19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/23/autografo_p.20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/22/autografo_p._21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/24/pprojeto_lei_loa_caraubas_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_que_denomina_posto_de_saude_da_chapada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_-_revisao_2022_-_caraubas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_-_revisao_2022_-_caraubas_vereadores.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/3/autografo_p.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_-_atualiza_dam_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/5/proj._de_lei_-_piso_2022_-_caraubas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/6/autografo_projeto_de_lei_no_4_desapropriacao_de_terreno_creche_sede.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_n.---2022_-_piso_dos_motorista_e_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_-_brigada_de_incedeio_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei_energia_solar_-_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/12/autografo_p._10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei_desapropriacao_para_ubs-_caraubas-_pi.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei-_praca_do_rosario-_caraubas-pi.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei-_praca_sede-_caraubas-_pi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/16/autografo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/17/autografo_p.15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/18/autografo_p.16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/19/autografo_p.17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/20/autografo_p.18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/21/autografo_n.19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/23/autografo_p.20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/22/autografo_p._21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/24/pprojeto_lei_loa_caraubas_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_que_denomina_posto_de_saude_da_chapada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_-_revisao_2022_-_caraubas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_-_revisao_2022_-_caraubas_vereadores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>