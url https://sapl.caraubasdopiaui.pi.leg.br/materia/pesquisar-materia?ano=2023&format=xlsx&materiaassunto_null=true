--- v0 (2025-10-03)
+++ v1 (2026-05-07)
@@ -54,598 +54,598 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/autografo_p.01.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/autografo_p.01.pdf</t>
   </si>
   <si>
     <t>CONCEDE, NOS TERMOS DO ART. 37, X DA CONSTITUIÇÃO FEDERAL, REVISÃO GERAL ANUAL AOS SUBSÍDIOS DE QUE TRATA O ART. 39, § 4º, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/30/autografo_p.02.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/30/autografo_p.02.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOAO COELHO DE SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/31/autografo_p.03.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/31/autografo_p.03.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre atualizar os valores de diárias do Poder Executivo do Município de Caraúbas do Piauí(PI)  altera o artigo 1º da lei 179/2017,  de 04 de abril de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/32/autografo_p.04.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/32/autografo_p.04.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/33/autografo_p.05.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/33/autografo_p.05.pdf</t>
   </si>
   <si>
     <t>Estabelece o Novo Piso Salarial, para todos os cargos de Motorista, odontólogos ou dentista e técnico de enfermagem do Município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/34/autografo_p.06.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/34/autografo_p.06.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração mínima dos servidores do Município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/35/autografo_p.07.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/35/autografo_p.07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DA CODIFICAÇÃO E REMUNERAÇÃO DOS QUANDROS DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE CARAÚBAS DO PIAUÍ (PI), MODIFICANDO OS DISPOSITIVOS DA LEI 176/2017 PARA ALTERAR O VALOR DOS DAM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JAILSON VERA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_n._10_nome_plenario_camara.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_n._10_nome_plenario_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar Plenário da Câmara Municipal de Caraúbas do Piauí e dá outras providências</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_que_autoriza_confeccao_e_fixacao_de_imagem.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_que_autoriza_confeccao_e_fixacao_de_imagem.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização de confecção e fixação de imagem religiosa para fixação na praça matriz do Município de Caraúbas do Piauí e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_criacao_da_secretaria_da_mulher_okkk.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_criacao_da_secretaria_da_mulher_okkk.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da secretaria municipal de políticas públicas para mulheres, altera a Lei Municipal 176 de 21 de fevereiro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/48/pl_013-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/48/pl_013-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar nomes de Ruas no Município de Caraúbas do Piauí e dá outras providências</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/49/pl_014-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/49/pl_014-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir Bem Imóvel através de desapropriação amigável e/ou judicial e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/50/pl_015-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/50/pl_015-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar nomes de Ruas e Avenidas no município Caraúbas do Piauí conforme mapa anexo e dá outras providências</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/52/pl_16-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/52/pl_16-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da lei municipal 310/2023 e dá outras providências</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/53/pl_017-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/53/pl_017-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/63/pl_018-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/63/pl_018-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "Educa Caraúbas" no âmbito da rede municipal de Caraúbas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/64/pl_019-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/64/pl_019-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal Avaliativo de Caraúbas do Piauí - SAMCPI, o qual constitui a aplicação de avaliações internas de ensino aprendizagem dos alunos da rede pública municipal de ensino de Caraúbas do Piauí/PI e dá outras providências</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/66/pl_020-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/66/pl_020-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a complementar a piso da enfermagem e dá outras providências</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/68/pl_022-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/68/pl_022-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade, no âmbito do Município de Caraúbas do Piauí - PI, da digitalização de documentos em meios eletromagnéticos e dá outras providências</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/69/pl_023-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/69/pl_023-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/73/pl_024-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/73/pl_024-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/74/pl_025-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/74/pl_025-2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Caraúbas do Piauí para o exercício de 2024</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/75/pl_026-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/75/pl_026-2023.pdf</t>
   </si>
   <si>
     <t>Define regramentos para implantação da política de educação em tempo integral no âmbito da Rede Municipal de ensino de Caraúbas do Piauí/PI e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_027-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_027-2023.pdf</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida conforme disposto na Lei 11.977 de 07 de Julho de 2009 e na Medida Provisória 1.162 de 14 de Fevereiro de 2023, e também nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - GABP</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/decreto.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/decreto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do Município de Caraúbas do Piauí(PI), referente ao exercício financeiro de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>GUILHERME SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao_-_silvana.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao_-_silvana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências. (Silvana Silva)</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_decreto_legislativo_n._3_-_titulo_cidadao_nega.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_decreto_legislativo_n._3_-_titulo_cidadao_nega.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências. (vereadora Nega)</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_decreto_legislativo_4-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_decreto_legislativo_4-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do Município de Caraúbas do Piauí (PI), referente ao exercício financeiro de 2020 e dá outra providências</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>ADRIANO DA VERMELHA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/78/proj-dec-leg-05-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/78/proj-dec-leg-05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ARISTIDES SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/45/req-03-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/45/req-03-2023.pdf</t>
   </si>
   <si>
     <t>Raquer ao Prefeito Municipal junto a Comissão Permanente de Licitação, cópias da Carta Convite nº 004/2019, Processo Administrativo nº 0000002900/2019.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/46/req-4.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/46/req-4.pdf</t>
   </si>
   <si>
     <t>Requer todos os pagamentos repassados a empresa ganhadora do certame de número 004/2019 tipo carta convite, que diz respeito ao evento Festeja Caraúbas 2019.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>JOÃO DOMINGOS</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/47/req-5.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/47/req-5.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito pavimentação poliédrica na rua que dá acesso a Associação do Leite de Caraúbas do Piauí, localizada no bairro Alto Alegre</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento-06-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento-06-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja apresentado todos os pagamento referentes ao pregão 024/2022 que se refere a contratação de uma empresa para realização de ultrassonografia em geral</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/54/req_07-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/54/req_07-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito um bueiro no riacho da Saloba no povoado Trapiá do Rosário</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/55/req_08-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/55/req_08-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja apresentado todas as documentações que se refere a construção de um posto de gasolina que está localizado na frente da sede da prefeitura municipal</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/56/req_9-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/56/req_9-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja apresentado toda a documentação dos serviços executados e pago pela nota de empenho 01210 do ano de 2022. Que se trata de um único alinhamento do veículo Amarok placa PIT 3987</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/57/req_10-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/57/req_10-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja apresentado toda a documentação em relação ao contrato de número 01.01.2022.05 que se diz respeito ao aluguel de uma casa para funcionar a unidade básica de saúde.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>THUCA MOTA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/58/req-11-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/58/req-11-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito que seja designado a coleta de lixo nas localidades Vermelha, Olho D'água dos Balduinos e Malhada Grande.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/59/req-12-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/59/req-12-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de uma ciclovia na Avenida Felinto Tomaz Portela, no trecho que compreende do fim da praça nossa senhora das Graças até a altura do Ginásio Poliesportivo.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/60/req-13-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/60/req-13-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, a instalação de placas de identificação dos povoados e localidade que temos em nosso Município, de forma a facilitar o entendimento e delimitar cada povoado e assentamento.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/61/req-14-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/61/req-14-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Praça no Bairro Alto Alegre, localizado na Sede do Município</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/62/req-15-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/62/req-15-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Praça ou uma revitalização em frente à Igreja de São Sebastião no Povoado Olho D’agua dos Balduínos</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/70/req-016-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/70/req-016-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma ponte ou passagem molhada no riacho conhecido como Buraco do Adrião em Caraúbas do Piauí</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_017-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_017-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito que seja feita a iluminação Pública na Avenida Raimundo Fontenele dos Santos, no bairro Alto Alegre e em parte da Rua Sebastião Rita no centro. Iniciando-se na estrada na Rua Maria do Zé Gracia, passando pela Ponte da Amizade, ponto de ligação ao Centro e seguindo até o final da avenida</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_018-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_018-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito a construção de banheiros na praça Antônio Medeiros ao lado do "Quiosque do Zezim"</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_19-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_19-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito a revitalização do meio-fio da Rua Francisca Maria de Araújo, ao lado da Igreja Nossa Senhora das Graças, no centro de Caraúbas do Piauí.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>JOÃO BASTIÃO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/79/req-20-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/79/req-20-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que seja instalado, em caráter de urgência, quebra-molas no trecho em paralelepípedo que compreende o Povoado Sambaíba.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>NEGA DO ROSÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/80/req-21-2023.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/80/req-21-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que seja instalado proteção nas laterais de uma Ponte localizada no Povoado Rosário próximo a casa da Flor do Chico_x000D_
 Adelaide.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -953,68 +953,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/autografo_p.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/30/autografo_p.02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/31/autografo_p.03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/32/autografo_p.04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/33/autografo_p.05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/34/autografo_p.06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/35/autografo_p.07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_n._10_nome_plenario_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_que_autoriza_confeccao_e_fixacao_de_imagem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_criacao_da_secretaria_da_mulher_okkk.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/48/pl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/49/pl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/50/pl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/52/pl_16-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/53/pl_017-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/63/pl_018-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/64/pl_019-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/66/pl_020-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/68/pl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/69/pl_023-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/73/pl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/74/pl_025-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/75/pl_026-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_027-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/decreto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao_-_silvana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_decreto_legislativo_n._3_-_titulo_cidadao_nega.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_decreto_legislativo_4-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/78/proj-dec-leg-05-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/45/req-03-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/46/req-4.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/47/req-5.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento-06-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/54/req_07-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/55/req_08-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/56/req_9-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/57/req_10-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/58/req-11-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/59/req-12-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/60/req-13-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/61/req-14-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/62/req-15-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/70/req-016-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_19-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/79/req-20-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/80/req-21-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/autografo_p.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/30/autografo_p.02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/31/autografo_p.03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/32/autografo_p.04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/33/autografo_p.05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/34/autografo_p.06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/35/autografo_p.07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_n._10_nome_plenario_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_que_autoriza_confeccao_e_fixacao_de_imagem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_criacao_da_secretaria_da_mulher_okkk.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/48/pl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/49/pl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/50/pl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/52/pl_16-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/53/pl_017-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/63/pl_018-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/64/pl_019-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/66/pl_020-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/68/pl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/69/pl_023-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/73/pl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/74/pl_025-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/75/pl_026-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_027-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/decreto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao_-_silvana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_decreto_legislativo_n._3_-_titulo_cidadao_nega.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_decreto_legislativo_4-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/78/proj-dec-leg-05-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/45/req-03-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/46/req-4.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/47/req-5.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento-06-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/54/req_07-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/55/req_08-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/56/req_9-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/57/req_10-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/58/req-11-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/59/req-12-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/60/req-13-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/61/req-14-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/62/req-15-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/70/req-016-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_19-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/79/req-20-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/80/req-21-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>