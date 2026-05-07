--- v0 (2025-10-04)
+++ v1 (2026-05-07)
@@ -54,526 +54,526 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/81/pl_001-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/81/pl_001-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE, NOS TERMOS DO ART. 37, X DA CONSTITUIÇÃO FEDERAL, REVISÃO GERAL ANUAL AOS SUBSÍDIOS DE QUE TRATA O ART. 39, § 4º, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/82/pl_002-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/82/pl_002-2024.pdf</t>
   </si>
   <si>
     <t>Concede, nos termos do art. 37, x da constituição federal, revisão geral anual aos subsídios de que trata o art. 39, § 4º, da constituição federal, e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOAO COELHO DE SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/83/pl_003-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/83/pl_003-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar a ponte que liga o Centro ao Bairro Alto Alegre desta cidade, Caraúbas do Piauí estado do Piauí anteriormente denominada ponte da amizade e dá outras providências</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/85/plo_004-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/85/plo_004-2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste do piso salarial aos profissionais do magistério da rede municipal de ensino para o ano de 2024, nos termos da Lei Federal nº 11.738/2008 e Portaria Interministerial MEC/MF 7/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/86/pl_005-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/86/pl_005-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DA CODIFICAÇÃO E REMUNERAÇÃO DOS QUANDROS E CRIAÇÃO DE CARGO NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE CARAÚBAS DO PIAUÍ (PI), MODIFICANDO OS DISPOSITIVOS DA LEI 176/2017 PARA ALTERAR O VALOR DOS DAM, CRIA CARGO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/87/pl_006-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/87/pl_006-2024.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre concessão de diária a motorista de VAN e altera o quadro do artigo 1º da lei 301/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/88/pl_007-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/88/pl_007-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional_x000D_
 nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/89/pl_008-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/89/pl_008-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece o Novo Piso Salarial, os cargos efetivos de Motorista, do Município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/93/pl_09-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/93/pl_09-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a leiloar bens inservíveis à administração municipal e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/101/plo_010-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/101/plo_010-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A e dá outras providências</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/106/pl_011-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/106/pl_011-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar nome a ponte que liga o Centro ao Bairro alto alegre desta cidade, Caraúbas do Piauí Estado do Piauí, Município de Caraúbas do Piauí Estado do Piauí pela Avenida Francisco Portela dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/110/pl_012-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/110/pl_012-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/111/pl_013-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/111/pl_013-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/112/pl_014-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/112/pl_014-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Agentes Políticos do Poder Executivo e Legislativo Municipal de Caraúbas do Piauí - PI, nos termos dos artigos 29, inciso V e VI; art. 37, inciso XI, ambos da Constituição Federal de 1988, c/c o artigo 29, inciso XVIII, da lei Orgânica Municipal e dá outras providências</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/113/pl_015-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/113/pl_015-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos Vereadores e aos servidores da Câmara Municipal de Caraúbas do Piauí e dá outras providências</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/114/pl_016-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/114/pl_016-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar Prédio Público O prédio sede do CRAS e dá outras providências</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/115/pl_017-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/115/pl_017-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Bem-estar animal no Município de Caraúbas- PI e dá outras providências</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/118/pl_018-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/118/pl_018-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza do Poder Executivo a leiloar bens inservíveis à administração municipal e dá outras providências</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/119/pl_019-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/119/pl_019-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio-moradia e auxílio-alimentação para os médicos participantes do Programa Mais Médicos Para o Brasil, que estejam alocados no Município de Caraúbas do Piauí, Estado do Piauí, e dá outras providências</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/121/pl_020-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/121/pl_020-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ruas na comunidade Feijão Bravo,  no  município  de  Caraúbas  do  Piauí,  e  dá  outras providência</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/122/pl_025-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/122/pl_025-2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Caraúbas do Piauí para o exercício de 2025.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/123/pl_022-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/123/pl_022-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CARAÚBAS DO PIAUÍ, CONSOLIDA TODOS OS CARGOS EXISTENTES, ALTERA A NOMENCLATURA DA SECRETARIA DE INFRAESTRUTURA E SANEAMENTO, EXTINGUE LEIS ANTERIORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_023-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_023-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar ponte  no povoado  Bem Feito nesta  cidade,  Caraúbas  do  Piauí  estado  do Piauí  Município de  Caraúbas  do Piauí  estado  do Piauí, e dá outras providências</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_024-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_024-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre  denominar  ponte  no  povoado Malhada  Grande  desta  cidade,  Caraúbas  do  Piauí estado  do  Piauí Município  de  Caraúbas  do  Piauí estado do Piauí, e dá outras providências</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>JAILSON VERA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/98/pdl_001-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/98/pdl_001-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário e dá outras providências</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/100/pdl_002-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/100/pdl_002-2024.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/97/pdl_003-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/97/pdl_003-2024.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/94/pdl_004-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/94/pdl_004-2024.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/96/pdl_005-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/96/pdl_005-2024.pdf</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/99/pdl_006-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/99/pdl_006-2024.pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/102/pdl_007-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/102/pdl_007-2024.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/103/pdl_008-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/103/pdl_008-2024.pdf</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/104/pdl_009-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/104/pdl_009-2024.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/105/pdl_010-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/105/pdl_010-2024.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>ARISTIDES SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/107/pdl_011-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/107/pdl_011-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de titulo de cidadão honorário e dá outras providências</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/108/pdl_012-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/108/pdl_012-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as concessão de título de cidadão honorário e dá outras providências</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>BERNARDO RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/109/pld_0013-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/109/pld_0013-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do Município de Caraúbas do Piauí (PI), referente ao exercício financeiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>GUILHERME SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_001-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_001-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito Municipal, a colocação de "Portal de Entrada" no povoado Rosário. Com sugestão de frase: "Seja Bem-Vindo ao Povoado Rosário - Terra de cachoeira e imperatriz do Leite"</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>THUCA MOTA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_02-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_02-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito João Coelho de Santana e ao secretário de infraestrutura Sr. Raimundo Nonato Rodrigues Rabelo, para que viabilize em caráter de "URGÊNCIA" a CONTRATAÇÃO DE UM COVEIRO PARA OS CEMITÉRIOS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento_03-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento_03-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito Sr. João Coelho de Santana e ao secretário de esportes Estuit Sampaio dos Santos, para que viabilize em caráter de "URGÊNCIA" QUE SEJA PROVIDENCIADO UM LOCAL ADEQUADO PARA A PRÁTICA DE ESPORTE EM CARAUBAS DO PIAUI</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento_004-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento_004-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal o reforço de sinalização de trânsito (construção redutores de velocidade como faixa de pedestres, colocação de tartarugas e sinalização vertical), avenida Felinto Tomaz Portela nº 425, centro, em frente à Escola Municipal Adrião Portela e também em frente à Escola Municipal de Educação infantil Vovó Emília</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_005-2022.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_005-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a construção de uma ponte de concreto, feito fundação, base em baixo com pilares e com proteção laterais de corrimões, no riacho do povoado Bem-feito, na passagem que liga o terreno da Dona Leontina à família do Sr. Romão</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_007-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_007-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal a construção de uma Praça em frente à Igreja Santa Ana na localidade Adobes</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_008-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_008-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que seja colocado redutores de velocidade em frente à Escola Municipal na localidade Adobes</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/117/elo_01-2024.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/117/elo_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda ao título VI, disposições gerais e transitoriais, art. 5º da Lei Orgânica do Município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -880,68 +880,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/81/pl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/82/pl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/83/pl_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/85/plo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/86/pl_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/87/pl_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/88/pl_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/89/pl_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/93/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/101/plo_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/106/pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/110/pl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/111/pl_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/112/pl_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/113/pl_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/114/pl_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/115/pl_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/118/pl_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/119/pl_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/121/pl_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/122/pl_025-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/123/pl_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/98/pdl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/100/pdl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/97/pdl_003-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/94/pdl_004-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/96/pdl_005-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/99/pdl_006-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/102/pdl_007-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/103/pdl_008-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/104/pdl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/105/pdl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/107/pdl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/108/pdl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/109/pld_0013-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento_004-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_007-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_008-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/117/elo_01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/81/pl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/82/pl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/83/pl_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/85/plo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/86/pl_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/87/pl_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/88/pl_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/89/pl_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/93/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/101/plo_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/106/pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/110/pl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/111/pl_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/112/pl_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/113/pl_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/114/pl_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/115/pl_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/118/pl_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/119/pl_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/121/pl_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/122/pl_025-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/123/pl_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/98/pdl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/100/pdl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/97/pdl_003-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/94/pdl_004-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/96/pdl_005-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/99/pdl_006-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/102/pdl_007-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/103/pdl_008-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/104/pdl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/105/pdl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/107/pdl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/108/pdl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/109/pld_0013-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento_004-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_007-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_008-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/117/elo_01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>