--- v1 (2026-02-04)
+++ v2 (2026-05-07)
@@ -54,872 +54,872 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ANDRESSA LEAL</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/126/oficio_10.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/126/oficio_10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DA REMUNERAÇÃO DOS QUANDROS DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE CARAÚBAS DO PIAUÍ (PI), PARA ALTERAR O VALOR DOS DAM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/128/oficio_11.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/128/oficio_11.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_n._3.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_n._3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CARAÚBAS DO PIAUÍ, CONSOLIDA TODOS OS CARGOS EXISTENTES, ALTERA A NOMENCLATURA, EXTINGUE LEIS ANTERIORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_piso_professores.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_piso_professores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DO PISO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO PARA O ANO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/140/p._05_-_transporte_universit_rio.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/140/p._05_-_transporte_universit_rio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONTRATAÇÃO DE TRANSPORTE INTERMUNICIPAL DE ESTUDANTES UNIVERSITÁRIOS DO MUNICÍPIO DE CARAÚBAS DO PIAUÍ PARA A CIDADE DE PARNAÍBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/141/pl_-_eja_2025_-_caraubas_ok.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/141/pl_-_eja_2025_-_caraubas_ok.pdf</t>
   </si>
   <si>
     <t>Implementa e regulamenta medidas de execução de atividades da modalidade Educação de Jovens e Adultos – EJA no âmbito do município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_n._07_-_cargos_em_comissao.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_n._07_-_cargos_em_comissao.pdf</t>
   </si>
   <si>
     <t>Cria cargos em comissão no âmbito da Câmara Municipal de Caraúbas do Piauí, define suas atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_-_emulti_e_oficio.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_-_emulti_e_oficio.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI NO MUNICÍPIO DE CARAÚBAS DO PIAUI-PI O INCENTIVO DO COMPONENTE DE QUALIDADE PARA AS ESF, EAP, ESB, E EMULTI NO ÂMBITO DA ATENÇÃO PRIMÁRIA À SAÚDE CONFORME PORTARIA GM/MS Nº 3493, 10 DE ABRIL DE 2024 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_-_verba_indenizatoria.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_-_verba_indenizatoria.pdf</t>
   </si>
   <si>
     <t>Institui a Verba Indenizatória Parlamentar no âmbito da Câmara Municipal de Caraúbas do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_lei_ldo_2026_atual.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_lei_ldo_2026_atual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2026, e dá outras providências</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PROF MARIANO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/167/pl_011-2025.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/167/pl_011-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de identificação, por meio de adesivos, em todos os veículos próprios, locados ou cedidos que prestem serviços à Administração Pública do Município de Caraúbas do Piauí.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/175/camscanner_06-08-2025_09.11.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/175/camscanner_06-08-2025_09.11.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12, que autoriza a abertura de crédito especial ao orçamento vigente do Município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_no_13_-_institui_a_taxa_de_manejo_de_residuos_solidos.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_no_13_-_institui_a_taxa_de_manejo_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13, que "Institui a Taxa de Manejo de Resíduos Sólidos (TMRS) e dá outras providências".</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>THUCA MOTA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_municipal_dia_do_vaqueiro.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_municipal_dia_do_vaqueiro.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Vaqueiro” no Município de Caraúbas do Piauí, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_municipal_dia_do_pescador.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_municipal_dia_do_pescador.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Pescador” no Município de Caraúbas do Piauí, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_-_declaracao_de_utilidade_publica_da_liga_desportiva1.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_-_declaracao_de_utilidade_publica_da_liga_desportiva1.pdf</t>
   </si>
   <si>
     <t>Que declara de utilidade pública municipal a Liga Desportiva de Caraúbas do Piuaí.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/191/orcamento_2026_.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/191/orcamento_2026_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2026</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_de_lei_ppa_ok.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_de_lei_ppa_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2026/2029.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/196/pl__justificativa_merged.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/196/pl__justificativa_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_que_dispoe_sobre_a_criacao_do_conselho_municipal_do_idoso.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_que_dispoe_sobre_a_criacao_do_conselho_municipal_do_idoso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa Idosa e do Fundo Municipal dos Direitosda Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/192/pl_-_consolidacao_-_cargos_efetivos_-_caraubas_do_piaui1.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/192/pl_-_consolidacao_-_cargos_efetivos_-_caraubas_do_piaui1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Consolidação do Quadro Geral de Cargos e fixa padrões de vencimentos dos servidores municipais de Caraúbas do Piauí e dá outras providências</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>GUILHERME SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências._x000D_
 _x000D_
 Concede título de cidadão honorário a André Fonteneles Lima, em reconhecimento aos bons e relevantes serviços prestados ao Município de Caraúbas do Piauí.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto_legislativo_003-25.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto_legislativo_003-25.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Srª. Zilmar Silva da Penha, em reconhecimento aos bons e relevantes serviços prestados ao Município de Caraúbas do Piauí.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_decreto_legislativo_004-25.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_decreto_legislativo_004-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências. Sr. Marcos Aurélio Pádua Ribeiro Gonçalves de Sampaio</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_decreto_legislativo_005-25.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_decreto_legislativo_005-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências - Sr. Felipe de Souza Rezende Sampaio</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>ANDREA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_decreto_legislativo_006-25.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_decreto_legislativo_006-25.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao Sr. Francisco das Chagas de Souza Paiva, em reconhecimento aos bons e relevantes serviços prestados ao Município de Caraúbas do Piauí.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_decreto_legislativo_007-25.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_decreto_legislativo_007-25.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário o Sr João Madison Nogueira, em reconhecimento aos bons e relevantes serviços prestados ao Município de Caraúbas do Piauí</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/131/1_-_requerimento_onibus_-_thuca_mota.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/131/1_-_requerimento_onibus_-_thuca_mota.pdf</t>
   </si>
   <si>
     <t>REQUERER junto a Chefe do Executivo Municipal que providencie um ônibus com motorista para transportar os alunos caraubenses devidamente matriculados em instituições de ensino nas cidades circunvizinhas.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>NEGA DO ROSÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/132/req-02-2025.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/132/req-02-2025.pdf</t>
   </si>
   <si>
     <t>Requer uma passagem molhada próximo ao Antônio Branco na estrada que dar acesso as comunidades Vassoura, Lagoinha e Saco.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/133/3-2025_manutencao_calcamento_-_mariano.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/133/3-2025_manutencao_calcamento_-_mariano.pdf</t>
   </si>
   <si>
     <t>Manutenção nos Calçamentos dos Povoados Vermelha e Malhada Grande.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/134/4-2025_coleta_de_lixo_-_mariano.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/134/4-2025_coleta_de_lixo_-_mariano.pdf</t>
   </si>
   <si>
     <t>Coleta de lixo nos Povoados Vermelha, Malhada Grande, Mudança e demais localidades que necessitem</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>JAILSON VERA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/135/5-2025_construcao_de_praca_-_jailson.docx.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/135/5-2025_construcao_de_praca_-_jailson.docx.pdf</t>
   </si>
   <si>
     <t>Praça em frente à Igreja Santa Luzia no Povoado Angico Branco.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/136/6-2025_construcao_praca_rosario_-_guilherme.docx.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/136/6-2025_construcao_praca_rosario_-_guilherme.docx.pdf</t>
   </si>
   <si>
     <t>Construção de Praça no Povoado Rosário ao lado do Portal de Entrada.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/137/7-2025_construcao_praca_adobes_-_guilherme.docx.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/137/7-2025_construcao_praca_adobes_-_guilherme.docx.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça em frente à Escola Municipal Nossa Senhora dos Remédios no Povoado Adobes.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>ADRIANO DA VERMELHA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/138/8-2025_construcao_praca_vermelha_-_adriano.docx.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/138/8-2025_construcao_praca_vermelha_-_adriano.docx.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça em frente à Igreja São Francisco no Povoado Vermelha.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/139/9-2025_insalubridade_e_adicional_noturno_dos_motorista_-_andrea.docx.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/139/9-2025_insalubridade_e_adicional_noturno_dos_motorista_-_andrea.docx.pdf</t>
   </si>
   <si>
     <t>Requer que seja adicionado a folha de pagamento dos Motorista, da Secretaria Municipal de Saúde, o pagamento da insalubridade e periculosidade.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_n._10_-_bueiro.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_n._10_-_bueiro.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de Bueiro na Avenida Francisco Portela dos Santos (Proximo ao morro da Zulmira).</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/150/11-2025_-_requerimento_n._11_-_bueiro_-_mariano.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/150/11-2025_-_requerimento_n._11_-_bueiro_-_mariano.pdf</t>
   </si>
   <si>
     <t>Solicitar a Chefe do Poder Executivo, através do órgão competente (Secretaria de Obras), pedido de colocação de dois bueiros, um na localidade Recanto e outro na localidade Boiadas, na saída para a localidade Boa Vista</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/151/12-2025_requerimento_n._12_-_praca_-_mariano.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/151/12-2025_requerimento_n._12_-_praca_-_mariano.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça em frente à Igreja de São Sebastião no Povoado Olho D’agua dos Balduínos.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/152/13-2025_requerimento_n._13_-_calcamento_canto_do_atalho_-_andrea.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/152/13-2025_requerimento_n._13_-_calcamento_canto_do_atalho_-_andrea.pdf</t>
   </si>
   <si>
     <t>Construção de pavimentação de calçamento nas Ruas dos Nazários, sendo 120m e na Rua do Campo, sendo 140m</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/153/14-2025_requerimento_n._14_-_reforma_praca_canto_do_atalho_-_andrea.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/153/14-2025_requerimento_n._14_-_reforma_praca_canto_do_atalho_-_andrea.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça de São Raimundo Nonato com a barraca de lanches, na localidade do Canto do Atalho.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/159/15-2025_requerimento_n._15_-_abastecimento_de_agua_-_guilherme.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/159/15-2025_requerimento_n._15_-_abastecimento_de_agua_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Requerer a construção do abastecimento de água na localidade do Tamboril.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>ANA PAULA PACHECO, LEANDRO TEODORO, PROF MARIANO, THUCA MOTA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/160/16-2015_requerimento_frota_caraubas_-_4_vereadores.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/160/16-2015_requerimento_frota_caraubas_-_4_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 16, que requere relatório contendo informações detalhadas sobre toda a frota de veículos automotores atualmente à disposição do Município de Caraúbas do Piauí, Veículos próprios da municipalidade e Veículos locados - Autores Vers. Ana Paula Pacheco, Leandro Teodoro, Profº. Mariano e Thuca Mota</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/161/17-2025_requerimento_n._17_-_40h_professores_-_4_vereadores.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/161/17-2025_requerimento_n._17_-_40h_professores_-_4_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 17, que requere a análise de um anteprojeto de lei para alteração de regime de trabalho dos professores de 20 horas semanais para 40 horas semanais e posterior envio pelo Executivo para esta Casa Legislativa para discutirmos e votarmos -  Autores Vers. Ana Paula Pacheco, Leandro Teodoro, Profº. Mariano e Thuca Mota</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/163/18-2025_requerimento_n._18_-_quadra_olho_dagua__-_adriano.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/163/18-2025_requerimento_n._18_-_quadra_olho_dagua__-_adriano.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra poliesportiva no Povoado Olho D’água dos Balduínos.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/165/19-2025_requerimento_n._19_-_ponte_jurema__-_adriano.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/165/19-2025_requerimento_n._19_-_ponte_jurema__-_adriano.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma ponte na Jurema, sentido quem vai para o Liomar.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>ANA PAULA PACHECO, ANDREA RIBEIRO, LEANDRO TEODORO, PROF MARIANO, THUCA MOTA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/166/20-2025_requerimento_n._20_-_emendas_a_ldo_2026.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/166/20-2025_requerimento_n._20_-_emendas_a_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Que requer a Vossa Excelência que sejam recebidas, para fins de deliberação, as emendas ao Projeto de Lei de Diretrizes Orçamentárias para o exercício financeiro de 2026, atualmente em tramitação nesta Câmara Municipal.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/169/21-2025_requerimento_n._21_-_animais_interior_-_andrea.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/169/21-2025_requerimento_n._21_-_animais_interior_-_andrea.pdf</t>
   </si>
   <si>
     <t>Requere a possiblidade de ampliação para estradas vicinais e povoados da proibição de permanência de animais soltos em vias públicas, terrenos baldios e estradas vicinais.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/171/22_-_requerimento_estrada_canto_dos_abdias_-_thuca.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/171/22_-_requerimento_estrada_canto_dos_abdias_-_thuca.pdf</t>
   </si>
   <si>
     <t>Requerer que, por meio da Secretaria Municipal de Obras, providencie, com urgência, os serviços de recuperação e manutenção da estrada vicinal que dá acesso à localidade Canto dos Abdias.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/172/23_-_requerimento_estrada_fortuna_-_thuca.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/172/23_-_requerimento_estrada_fortuna_-_thuca.pdf</t>
   </si>
   <si>
     <t>Requerer que, por meio da Secretaria Municipal de Obras, providencie, com urgência, os serviços de recuperação da estrada vicinal da localidade Fortuna dando acesso a casa do Zé do Pedro e da Dona Bia do Duardo Doca.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/173/24_-_requerimento_revalitacao_capela_otilia_-_jailson.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/173/24_-_requerimento_revalitacao_capela_otilia_-_jailson.pdf</t>
   </si>
   <si>
     <t>Requerer a revitalização ou ampliação da Capela da finada Otília dos Santos.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/174/25_-_requerimento_revalitacao_de_estradas_vicinais_-_guilherme.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/174/25_-_requerimento_revalitacao_de_estradas_vicinais_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Que requere a recuperação das seguintes estradas vicinais: A Estrada saindo da PI 213 até a BR 343 no Povoado Carpina; Estrada saindo do Povoado Rosário até o Povoado Morro dos Pilões; e a Estrada saindo do Povoado Coqueiro perto ao Trapiá do Rosário até o Povoado do Tatus.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ANA PAULA PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/176/26_-_requerimento_informacoes_sobre_a_gestao_da_agua_-_ana_paula.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/176/26_-_requerimento_informacoes_sobre_a_gestao_da_agua_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Requerer informações de como será gerindo o Sistema de Águas e Esgotos de Caraúbas do Piauí.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/178/27_-_requerimento_recuperacao_estrada_-_mariano.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/178/27_-_requerimento_recuperacao_estrada_-_mariano.pdf</t>
   </si>
   <si>
     <t>Requere a recuperação da Estrada Vicinal que liga o Povoado Vermelha até a Beira do Rio</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/180/28_-_requerimento_iluminacao_publica_-_jailson.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/180/28_-_requerimento_iluminacao_publica_-_jailson.pdf</t>
   </si>
   <si>
     <t>Requerer a colocação de Iluminação Pública no Povoado Adobes.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/181/29_-_requerimento_iluminacao_publica_e_passarela_-_ana_paula.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/181/29_-_requerimento_iluminacao_publica_e_passarela_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Requere a colocação Passarela e Iluminação Pública no Povoado Adobes até Povoado Sambaíba e no Povoado Rosário</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/182/30_-_requerimento_recuperacao_calcamento_malahada_grande_-_andrea.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/182/30_-_requerimento_recuperacao_calcamento_malahada_grande_-_andrea.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação e manutenção do Calçamento do Povoado Malhada Grande.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/183/31_-_requerimento_vereador_crystennys_mota.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/183/31_-_requerimento_vereador_crystennys_mota.pdf</t>
   </si>
   <si>
     <t>REQUERER: Que seja disponibilizada a esta Casa Legislativa cópia integral de todo o processo administrativo firmado entre a Prefeitura Municipal de Caraúbas do Piauí e a empresa Águas do Piauí/Aegea.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>LEANDRO TEODORO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/186/32_-_requerimento_casa_de_apoio_em_phb_-_leandro_teodoro.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/186/32_-_requerimento_casa_de_apoio_em_phb_-_leandro_teodoro.pdf</t>
   </si>
   <si>
     <t>Requer a Criação de uma Casa de Apoio para pessoas em tratamento de saúde na cidade de Parnaíba.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/187/33_-_requerimento_doacao_de_leite_-_ana_paula.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/187/33_-_requerimento_doacao_de_leite_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Requer a Doação de Leite Especial para crianças com APLV e intolerância à lactose (0 a 2 anos).</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/188/34_-_requerimento_recuperacao_estrada_-_mariano.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/188/34_-_requerimento_recuperacao_estrada_-_mariano.pdf</t>
   </si>
   <si>
     <t>Requerer a recuperação da Estrada Vicinal que liga a Sede do Município ao Povoado Vermelha.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/190/35_-_requerimento_secretaria_da_mulher_-_ana_paula.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/190/35_-_requerimento_secretaria_da_mulher_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Requer a efetiva atuação da Secretaria da Mulher na promoção de políticas públicas em favor da mulher</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/177/veto_parcial_ao_autografo_ao_pl_n._10_-_ldo.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/177/veto_parcial_ao_autografo_ao_pl_n._10_-_ldo.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL: Ao Autógrafo do Projeto de Lei nº 10, que "Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2026, e dá outras providências".</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/199/veto_integral_plc_001-2025.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/199/veto_integral_plc_001-2025.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL ao Autógrafo do Projeto de Lei Complementar nº 01/2025, que “dispõe sobre a consolidação do quadro geral de cargos e fixa padrões de vencimentos dos servidores municipais de Caraúbas do Piauí/PI e dá outras providências”, aprovado em sessões realizadas nos dias 1º e 15 de dezembro de 2025.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/200/veto_parcial_loa_.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/200/veto_parcial_loa_.pdf</t>
   </si>
   <si>
     <t>Vetar parcialmente o Autógrafo do Projeto de Lei nº 17/2025, que “Estima a receita e fixa a despesa do Município de Caraúbas do Piauí para o exercício financeiro de 2026”, exclusivamente no que se refere às disposições introduzidas pela Emenda Modificativa e Supressiva nº 01/2025, mantendo-se íntegro e sancionado o texto original encaminhado pelo Poder Executivo.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>PCJR</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/155/parecer_cjr_p._06.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/155/parecer_cjr_p._06.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 06, que implementa e regulamenta medidas de execução de atividades da modalidade Educação de Jovens e Adultos – EJA no âmbito do município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/157/parecer_cjr_p._07.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/157/parecer_cjr_p._07.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 07, que cria cargos em comissão no âmbito da Câmara Municipal de Caraúbas do Piauí, define suas atribuições e dá outras providências</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/156/paracer_cfo_p._06.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/156/paracer_cfo_p._06.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/158/parecer_cfo_p._07.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/158/parecer_cfo_p._07.pdf</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>ESUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/197/emenda_loa.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/197/emenda_loa.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA E SUPRESSIVA Nº 01/2025 Ao Projeto de Lei nº 17/2025 Estima a receita e fixa a despesa do Município de Caraúbas do Piauí para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>EMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ANDREA RIBEIRO, ANA PAULA PACHECO, LEANDRO TEODORO, PROF MARIANO, THUCA MOTA</t>
   </si>
   <si>
-    <t>https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/195/emenda_a_loa.pdf</t>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/195/emenda_a_loa.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA E SUPRESSIVA Nº 01/2025 - Ao Projeto de Lei nº 17/2025, que estima a receita e fixa a despesa do Município de Caraúbas do Piauí para o exercício financeiro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1226,68 +1226,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/126/oficio_10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/128/oficio_11.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_n._3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_piso_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/140/p._05_-_transporte_universit_rio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/141/pl_-_eja_2025_-_caraubas_ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_n._07_-_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_-_emulti_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_-_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_lei_ldo_2026_atual.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/167/pl_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/175/camscanner_06-08-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_no_13_-_institui_a_taxa_de_manejo_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_municipal_dia_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_municipal_dia_do_pescador.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_-_declaracao_de_utilidade_publica_da_liga_desportiva1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/191/orcamento_2026_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_de_lei_ppa_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/196/pl__justificativa_merged.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_que_dispoe_sobre_a_criacao_do_conselho_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/192/pl_-_consolidacao_-_cargos_efetivos_-_caraubas_do_piaui1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto_legislativo_003-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_decreto_legislativo_004-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_decreto_legislativo_005-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_decreto_legislativo_006-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_decreto_legislativo_007-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/131/1_-_requerimento_onibus_-_thuca_mota.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/132/req-02-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/133/3-2025_manutencao_calcamento_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/134/4-2025_coleta_de_lixo_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/135/5-2025_construcao_de_praca_-_jailson.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/136/6-2025_construcao_praca_rosario_-_guilherme.docx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/137/7-2025_construcao_praca_adobes_-_guilherme.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/138/8-2025_construcao_praca_vermelha_-_adriano.docx.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/139/9-2025_insalubridade_e_adicional_noturno_dos_motorista_-_andrea.docx.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_n._10_-_bueiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/150/11-2025_-_requerimento_n._11_-_bueiro_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/151/12-2025_requerimento_n._12_-_praca_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/152/13-2025_requerimento_n._13_-_calcamento_canto_do_atalho_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/153/14-2025_requerimento_n._14_-_reforma_praca_canto_do_atalho_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/159/15-2025_requerimento_n._15_-_abastecimento_de_agua_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/160/16-2015_requerimento_frota_caraubas_-_4_vereadores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/161/17-2025_requerimento_n._17_-_40h_professores_-_4_vereadores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/163/18-2025_requerimento_n._18_-_quadra_olho_dagua__-_adriano.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/165/19-2025_requerimento_n._19_-_ponte_jurema__-_adriano.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/166/20-2025_requerimento_n._20_-_emendas_a_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/169/21-2025_requerimento_n._21_-_animais_interior_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/171/22_-_requerimento_estrada_canto_dos_abdias_-_thuca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/172/23_-_requerimento_estrada_fortuna_-_thuca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/173/24_-_requerimento_revalitacao_capela_otilia_-_jailson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/174/25_-_requerimento_revalitacao_de_estradas_vicinais_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/176/26_-_requerimento_informacoes_sobre_a_gestao_da_agua_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/178/27_-_requerimento_recuperacao_estrada_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/180/28_-_requerimento_iluminacao_publica_-_jailson.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/181/29_-_requerimento_iluminacao_publica_e_passarela_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/182/30_-_requerimento_recuperacao_calcamento_malahada_grande_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/183/31_-_requerimento_vereador_crystennys_mota.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/186/32_-_requerimento_casa_de_apoio_em_phb_-_leandro_teodoro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/187/33_-_requerimento_doacao_de_leite_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/188/34_-_requerimento_recuperacao_estrada_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/190/35_-_requerimento_secretaria_da_mulher_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/177/veto_parcial_ao_autografo_ao_pl_n._10_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/199/veto_integral_plc_001-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/200/veto_parcial_loa_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/155/parecer_cjr_p._06.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/157/parecer_cjr_p._07.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/156/paracer_cfo_p._06.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/158/parecer_cfo_p._07.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/197/emenda_loa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/195/emenda_a_loa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/126/oficio_10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/128/oficio_11.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_n._3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_piso_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/140/p._05_-_transporte_universit_rio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/141/pl_-_eja_2025_-_caraubas_ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_n._07_-_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_-_emulti_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_-_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_lei_ldo_2026_atual.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/167/pl_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/175/camscanner_06-08-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_no_13_-_institui_a_taxa_de_manejo_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_municipal_dia_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_municipal_dia_do_pescador.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_-_declaracao_de_utilidade_publica_da_liga_desportiva1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/191/orcamento_2026_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_de_lei_ppa_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/196/pl__justificativa_merged.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_que_dispoe_sobre_a_criacao_do_conselho_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/192/pl_-_consolidacao_-_cargos_efetivos_-_caraubas_do_piaui1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto_legislativo_003-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_decreto_legislativo_004-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_decreto_legislativo_005-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_decreto_legislativo_006-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_decreto_legislativo_007-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/131/1_-_requerimento_onibus_-_thuca_mota.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/132/req-02-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/133/3-2025_manutencao_calcamento_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/134/4-2025_coleta_de_lixo_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/135/5-2025_construcao_de_praca_-_jailson.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/136/6-2025_construcao_praca_rosario_-_guilherme.docx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/137/7-2025_construcao_praca_adobes_-_guilherme.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/138/8-2025_construcao_praca_vermelha_-_adriano.docx.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/139/9-2025_insalubridade_e_adicional_noturno_dos_motorista_-_andrea.docx.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_n._10_-_bueiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/150/11-2025_-_requerimento_n._11_-_bueiro_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/151/12-2025_requerimento_n._12_-_praca_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/152/13-2025_requerimento_n._13_-_calcamento_canto_do_atalho_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/153/14-2025_requerimento_n._14_-_reforma_praca_canto_do_atalho_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/159/15-2025_requerimento_n._15_-_abastecimento_de_agua_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/160/16-2015_requerimento_frota_caraubas_-_4_vereadores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/161/17-2025_requerimento_n._17_-_40h_professores_-_4_vereadores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/163/18-2025_requerimento_n._18_-_quadra_olho_dagua__-_adriano.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/165/19-2025_requerimento_n._19_-_ponte_jurema__-_adriano.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/166/20-2025_requerimento_n._20_-_emendas_a_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/169/21-2025_requerimento_n._21_-_animais_interior_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/171/22_-_requerimento_estrada_canto_dos_abdias_-_thuca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/172/23_-_requerimento_estrada_fortuna_-_thuca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/173/24_-_requerimento_revalitacao_capela_otilia_-_jailson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/174/25_-_requerimento_revalitacao_de_estradas_vicinais_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/176/26_-_requerimento_informacoes_sobre_a_gestao_da_agua_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/178/27_-_requerimento_recuperacao_estrada_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/180/28_-_requerimento_iluminacao_publica_-_jailson.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/181/29_-_requerimento_iluminacao_publica_e_passarela_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/182/30_-_requerimento_recuperacao_calcamento_malahada_grande_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/183/31_-_requerimento_vereador_crystennys_mota.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/186/32_-_requerimento_casa_de_apoio_em_phb_-_leandro_teodoro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/187/33_-_requerimento_doacao_de_leite_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/188/34_-_requerimento_recuperacao_estrada_-_mariano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/190/35_-_requerimento_secretaria_da_mulher_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/177/veto_parcial_ao_autografo_ao_pl_n._10_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/199/veto_integral_plc_001-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/200/veto_parcial_loa_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/155/parecer_cjr_p._06.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/157/parecer_cjr_p._07.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/156/paracer_cfo_p._06.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/158/parecer_cfo_p._07.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/197/emenda_loa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/195/emenda_a_loa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>