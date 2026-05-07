--- v1 (2026-03-22)
+++ v2 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="125">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -81,51 +81,75 @@
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER ÀS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO DE QUE TRATA O ART. 37, INCISO IX, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/202/projeto_de_lei_altera_estrutura_adminitrativa.pdf</t>
   </si>
   <si>
     <t>Acrescenta cargos ao quadro da Secretaria Municipal de Assistência Social, integrante da estrutura administrativa do Município de Caraúbas do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/204/projeto_de_lei_n._03_-_piso_professores.pdf</t>
   </si>
   <si>
-    <t>Projeto de Lei nº 03, que concede reajuste do piso salarial aos profissionais do Magistério da Rede Municipal de Ensino para o ano de 2026 e dá outras providências.</t>
+    <t>Concede reajuste do piso salarial aos profissionais do Magistério da Rede Municipal de Ensino para o ano de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/218/projeto_de_lei_n._04_-_altera_a_lei_368.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 368, de 29 de dezembro de 2025, que estima a receita e fixa a despesa do Município de Caraúbas do Piauí para o exercício de 2026, para fazer constar da seguinte forma.</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/219/projeto_de_lei_concurso_publico_-_caraubas__assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos de provimento efetivo no âmbito da Administração Pública Direta do Município de Caraúbas do Piauí, autoriza a realização de concurso público para provimento dos respectivos cargos, fixa requisitos, atribuições, carga horária e vencimentos, e dá outras providências</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>GUILHERME SAMPAIO</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/203/projeto_de_decreto_legislativo_n._1_-_titulo_cidadao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências. Concede título de cidadão honorário a Francisco Everaldo de Morais Gomes.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/207/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao.pdf</t>
   </si>
@@ -171,138 +195,243 @@
   <si>
     <t>208</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/208/2_-_calcamento_rosario_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do calçamento que vai do posto de gasolina a padaria do neto sentido a cachoeira do Rosário</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>THUCA MOTA</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/209/3_-_iluminacao_publica_ate_o_tamboril_-_thuca.docx.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de iluminação pública na Rodovia PI-305, iniciando na Avenida Felinto Tomaz Portela até o Povoado Tamboril.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>ANDREA RIBEIRO</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/210/4_-_relacao_de_equipamentos_saude_-_andrea_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer a locação de todos os equipamentos permanentes comprados pela Secretaria Municipal de Saúde no ano de 2024.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/211/5_-_relacao_de_entrada_e_saida_de_medicamentos_-_andrea.pdf</t>
   </si>
   <si>
     <t>Requer a Relação de entrada e saída de medicamentos em todas as Unidades Básicas de Saúde do Município em 2025.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/214/6_-_criacao_do_cargo_de_coveiro_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>REQUER a criação do cargo de Coveiro no âmbito da estrutura administrativa do Município de Caraúbas do Piauí.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/215/7_-_cabana_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Requerer a construção de uma Cabana no entroncamento da PI 315 com a PI 213.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/216/8_-_vigia_noturno_ubs_sede_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>REQUERER um Vigia no turno da noite na UBS Guilherme Sampaio</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>PROF MARIANO</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/217/9_-_informacoes_da_equatorial_-_mariano_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Que requer da Equatorial Piauí informações sobre a qualidade do fornecimento de energia elétrica no Município de Caraúbas do Piauí/PI</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/220/10_-_requerimento_-_vistoria_cemiterio_-_thuca_mota.pdf</t>
+  </si>
+  <si>
+    <t>Requerer à Prefeitura Municipal de Caraúbas do Piauí, por meio da Secretaria competente, que realize com urgência uma vistoria técnica no Cemitério dos Anjinhos, localizado na Rua Sebastião Rita, que fica às margens do riacho.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/221/11_-_requerimento_passagem_molhada_-_ana_paula.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Chefe do Poder Executivo, através do órgão competente (Secretaria de Obras), que seja feita Passagem Molhada entre as localidades Vassoura e Cajazeiras, logo depois da entrada da lagoinha.</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/222/12_-_requerimento_limpexa_ruas_vila_nova_-_ana_paula.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a LIMPEZA DAS RUAS NA COMUNIDADE VILA NOVA.</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/223/13_-_requerimento_calcamento_volta_da_jurema_-_ana_paula.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a CONSTRUÇÃO DE CALÇAMENTO EM FRENTE A ESCOLA MUNICIPAL JOSÉ RIBEIRO TORRES ATÉ A IGREJA DE SÃO FRANCISCO na LOCALIDADE VOLTA DA JUREMA</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/224/14_-_requerimento_recuperacao_estrada_lagoinha_-_ana_paula.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a RECUPERAÇÃO DE ESTRADA DA LAGOINHA</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/226/15_-_requerimento_acumulo_de_agua_rua_-_thuca_mota_-_oral.pdf</t>
+  </si>
+  <si>
+    <t>Requer a recuperação da Rua Bela Vista no Bairro Alto Alegre, que está com grandes acúmulos de água, dificultando a trafegabilidade dos pedestres e motoristas.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/227/16_-_requerimento_onibus_universitario_-_thuca_mota_-_oral.pdf</t>
+  </si>
+  <si>
+    <t>Requer resposta sobre a não ida do Ônibus Universitário dia 30 de abril para a cidade de Parnaíba, situação que prejudicou muitos universitários, que perderam aulas e entrega de trabalhos</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>PCJR</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>ANA PAULA PACHECO, ADRIANO DA VERMELHA, PROF MARIANO</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/212/001_-_parecer_ccj_-_projeto_n_03.2026_-_caraubas.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/2026_x000D_
 Projeto de Lei nº 003/2026 – Autoria: Poder Executivo._x000D_
 Ementa: Concede reajuste do piso salarial aos profissionais do magistério da rede municipal de ensino para o ano de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/213/002_-_parecer_ccj_-_projeto_de_resolucao_01.2026__-_caraubas.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/2026_x000D_
 Projeto de Resolução nº 01/2026 – Autoria: Mesa Diretora da Câmara Municipal. Ementa: Dispõe sobre a revisão geral anual dos vencimentos dos servidores da Câmara Municipal e a atualização dos subsídios dos Vereadores, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/225/003_-_parecer_cjr_-_projeto_de_lei_n._05.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 03/2026 - Projeto de Lei nº 05/2026, que dispõe sobre a criação de cargos efetivos do quadro de pessoal do Município de Caraúbas do Piauí e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -606,69 +735,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/201/projeto_de_lei_no_1_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/202/projeto_de_lei_altera_estrutura_adminitrativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/204/projeto_de_lei_n._03_-_piso_professores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/203/projeto_de_decreto_legislativo_n._1_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/207/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/206/projeto_de_resolucao_rga_-_camara_caraubas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/205/1_-_requerimento_atendimento_odontologico_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/208/2_-_calcamento_rosario_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/209/3_-_iluminacao_publica_ate_o_tamboril_-_thuca.docx.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/210/4_-_relacao_de_equipamentos_saude_-_andrea_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/211/5_-_relacao_de_entrada_e_saida_de_medicamentos_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/214/6_-_criacao_do_cargo_de_coveiro_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/215/7_-_cabana_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/216/8_-_vigia_noturno_ubs_sede_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/212/001_-_parecer_ccj_-_projeto_n_03.2026_-_caraubas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/213/002_-_parecer_ccj_-_projeto_de_resolucao_01.2026__-_caraubas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/201/projeto_de_lei_no_1_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/202/projeto_de_lei_altera_estrutura_adminitrativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/204/projeto_de_lei_n._03_-_piso_professores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/218/projeto_de_lei_n._04_-_altera_a_lei_368.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/219/projeto_de_lei_concurso_publico_-_caraubas__assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/203/projeto_de_decreto_legislativo_n._1_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/207/projeto_de_decreto_legislativo_n._2_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/206/projeto_de_resolucao_rga_-_camara_caraubas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/205/1_-_requerimento_atendimento_odontologico_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/208/2_-_calcamento_rosario_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/209/3_-_iluminacao_publica_ate_o_tamboril_-_thuca.docx.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/210/4_-_relacao_de_equipamentos_saude_-_andrea_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/211/5_-_relacao_de_entrada_e_saida_de_medicamentos_-_andrea.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/214/6_-_criacao_do_cargo_de_coveiro_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/215/7_-_cabana_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/216/8_-_vigia_noturno_ubs_sede_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/217/9_-_informacoes_da_equatorial_-_mariano_araujo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/220/10_-_requerimento_-_vistoria_cemiterio_-_thuca_mota.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/221/11_-_requerimento_passagem_molhada_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/222/12_-_requerimento_limpexa_ruas_vila_nova_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/223/13_-_requerimento_calcamento_volta_da_jurema_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/224/14_-_requerimento_recuperacao_estrada_lagoinha_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/226/15_-_requerimento_acumulo_de_agua_rua_-_thuca_mota_-_oral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/227/16_-_requerimento_onibus_universitario_-_thuca_mota_-_oral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/212/001_-_parecer_ccj_-_projeto_n_03.2026_-_caraubas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/213/002_-_parecer_ccj_-_projeto_de_resolucao_01.2026__-_caraubas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caraubasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/225/003_-_parecer_cjr_-_projeto_de_lei_n._05.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="221.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -739,398 +868,695 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>35</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...5 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
+        <v>35</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="G13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" t="s">
+        <v>57</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" t="s">
+        <v>49</v>
+      </c>
+      <c r="F21" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23" t="s">
+        <v>49</v>
+      </c>
+      <c r="F23" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E24" t="s">
+        <v>49</v>
+      </c>
+      <c r="F24" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" t="s">
+        <v>57</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>113</v>
+      </c>
+      <c r="E26" t="s">
+        <v>114</v>
+      </c>
+      <c r="F26" t="s">
+        <v>115</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H26" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>17</v>
       </c>
-      <c r="D17" t="s">
-[...12 lines deleted...]
-        <v>81</v>
+      <c r="D27" t="s">
+        <v>113</v>
+      </c>
+      <c r="E27" t="s">
+        <v>114</v>
+      </c>
+      <c r="F27" t="s">
+        <v>115</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" t="s">
+        <v>113</v>
+      </c>
+      <c r="E28" t="s">
+        <v>114</v>
+      </c>
+      <c r="F28" t="s">
+        <v>122</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>