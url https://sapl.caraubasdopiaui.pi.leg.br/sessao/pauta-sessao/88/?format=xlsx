--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -39,51 +39,51 @@
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>ANDRESSA LEAL - Prefeito Municipal</t>
   </si>
   <si>
-    <t>Projeto de Lei nº 03, que concede reajuste do piso salarial aos profissionais do Magistério da Rede Municipal de Ensino para o ano de 2026 e dá outras providências.</t>
+    <t>Concede reajuste do piso salarial aos profissionais do Magistério da Rede Municipal de Ensino para o ano de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>ANA PAULA PACHECO</t>
   </si>
   <si>
     <t>REQUERER o encaminhamento de informações detalhadas acerca dos atendimentos odontológicos realizados pela Secretaria Municipal de Saúde, no âmbito do Município de Caraúbas do Piauí.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>GUILHERME SAMPAIO</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências. Concede título de cidadão honorário a Francisco Everaldo de Morais Gomes.</t>
   </si>